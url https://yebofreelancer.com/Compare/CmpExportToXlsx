--- v0 (2026-06-03)
+++ v1 (2026-07-21)
@@ -477,288 +477,288 @@
       </c>
       <c t="s" r="E1" s="1">
         <v>4</v>
       </c>
       <c t="s" r="F1" s="1">
         <v>5</v>
       </c>
       <c t="s" r="G1" s="1">
         <v>6</v>
       </c>
       <c t="s" r="H1" s="1">
         <v>7</v>
       </c>
     </row>
     <row r="2">
       <c t="s" r="A2" s="1">
         <v>8</v>
       </c>
       <c t="s" r="B2" s="1">
         <v>9</v>
       </c>
       <c t="s" r="C2" s="1">
         <v>10</v>
       </c>
       <c r="D2" s="2">
-        <v>46146</v>
+        <v>46194</v>
       </c>
       <c r="E2" s="2">
-        <v>46176</v>
+        <v>46224</v>
       </c>
       <c r="F2" s="3">
         <v>1400</v>
       </c>
       <c r="G2" s="3">
         <v>210</v>
       </c>
       <c r="H2" s="3">
         <v>1610</v>
       </c>
     </row>
     <row r="3">
       <c t="s" r="A3" s="1">
         <v>11</v>
       </c>
       <c t="s" r="B3" s="1">
         <v>12</v>
       </c>
       <c t="s" r="C3" s="1">
         <v>13</v>
       </c>
       <c r="D3" s="2">
-        <v>46161</v>
+        <v>46209</v>
       </c>
       <c r="E3" s="2">
-        <v>46191</v>
+        <v>46239</v>
       </c>
       <c r="F3" s="3">
         <v>-300</v>
       </c>
       <c r="G3" s="3">
         <v>-45</v>
       </c>
       <c r="H3" s="3">
         <v>-345</v>
       </c>
     </row>
     <row r="4">
       <c t="s" r="A4" s="1">
         <v>14</v>
       </c>
       <c t="s" r="B4" s="1">
         <v>15</v>
       </c>
       <c t="s" r="C4" s="1">
         <v>16</v>
       </c>
       <c r="D4" s="2">
-        <v>46166</v>
+        <v>46214</v>
       </c>
       <c r="E4" s="2">
-        <v>46226</v>
+        <v>46274</v>
       </c>
       <c r="F4" s="3">
         <v>3200</v>
       </c>
       <c r="G4" s="3">
         <v>480</v>
       </c>
       <c r="H4" s="3">
         <v>3680</v>
       </c>
     </row>
     <row r="5">
       <c t="s" r="A5" s="1">
         <v>17</v>
       </c>
       <c t="s" r="B5" s="1">
         <v>9</v>
       </c>
       <c t="s" r="C5" s="1">
         <v>18</v>
       </c>
       <c r="D5" s="2">
-        <v>46169</v>
+        <v>46217</v>
       </c>
       <c r="E5" s="2">
-        <v>46199</v>
+        <v>46247</v>
       </c>
       <c r="F5" s="3">
         <v>450</v>
       </c>
       <c r="G5" s="3">
         <v>67.5</v>
       </c>
       <c r="H5" s="3">
         <v>517.5</v>
       </c>
     </row>
     <row r="6">
       <c t="s" r="A6" s="1">
         <v>19</v>
       </c>
       <c t="s" r="B6" s="1">
         <v>9</v>
       </c>
       <c t="s" r="C6" s="1">
         <v>20</v>
       </c>
       <c r="D6" s="2">
-        <v>46171</v>
+        <v>46219</v>
       </c>
       <c r="E6" s="2">
-        <v>46261</v>
+        <v>46309</v>
       </c>
       <c r="F6" s="3">
         <v>9000</v>
       </c>
       <c r="G6" s="3">
         <v>1350</v>
       </c>
       <c r="H6" s="3">
         <v>10350</v>
       </c>
     </row>
     <row r="7">
       <c t="s" r="A7" s="1">
         <v>21</v>
       </c>
       <c t="s" r="B7" s="1">
         <v>15</v>
       </c>
       <c t="s" r="C7" s="1">
         <v>22</v>
       </c>
       <c r="D7" s="2">
-        <v>46173</v>
+        <v>46221</v>
       </c>
       <c r="E7" s="2">
-        <v>46233</v>
+        <v>46281</v>
       </c>
       <c r="F7" s="3">
         <v>5000</v>
       </c>
       <c r="G7" s="3">
         <v>750</v>
       </c>
       <c r="H7" s="3">
         <v>5750</v>
       </c>
     </row>
     <row r="8">
       <c t="s" r="A8" s="1">
         <v>23</v>
       </c>
       <c t="s" r="B8" s="1">
         <v>9</v>
       </c>
       <c t="s" r="C8" s="1">
         <v>24</v>
       </c>
       <c r="D8" s="2">
-        <v>46174</v>
+        <v>46222</v>
       </c>
       <c r="E8" s="2">
-        <v>46204</v>
+        <v>46252</v>
       </c>
       <c r="F8" s="3">
         <v>750</v>
       </c>
       <c r="G8" s="3">
         <v>112.5</v>
       </c>
       <c r="H8" s="3">
         <v>862.5</v>
       </c>
     </row>
     <row r="9">
       <c t="s" r="A9" s="1">
         <v>25</v>
       </c>
       <c t="s" r="B9" s="1">
         <v>12</v>
       </c>
       <c t="s" r="C9" s="1">
         <v>10</v>
       </c>
       <c r="D9" s="2">
-        <v>46175</v>
+        <v>46223</v>
       </c>
       <c r="E9" s="2">
-        <v>46205</v>
+        <v>46253</v>
       </c>
       <c r="F9" s="3">
         <v>-200</v>
       </c>
       <c r="G9" s="3">
         <v>-30</v>
       </c>
       <c r="H9" s="3">
         <v>-230</v>
       </c>
     </row>
     <row r="10">
       <c t="s" r="A10" s="1">
         <v>26</v>
       </c>
       <c t="s" r="B10" s="1">
         <v>9</v>
       </c>
       <c t="s" r="C10" s="1">
         <v>16</v>
       </c>
       <c r="D10" s="2">
-        <v>46176</v>
+        <v>46224</v>
       </c>
       <c r="E10" s="2">
-        <v>46236</v>
+        <v>46284</v>
       </c>
       <c r="F10" s="3">
         <v>1500</v>
       </c>
       <c r="G10" s="3">
         <v>225</v>
       </c>
       <c r="H10" s="3">
         <v>1725</v>
       </c>
     </row>
     <row r="11">
       <c t="s" r="A11" s="1">
         <v>27</v>
       </c>
       <c t="s" r="B11" s="1">
         <v>15</v>
       </c>
       <c t="s" r="C11" s="1">
         <v>13</v>
       </c>
       <c r="D11" s="2">
-        <v>46176</v>
+        <v>46224</v>
       </c>
       <c r="E11" s="2">
-        <v>46266</v>
+        <v>46314</v>
       </c>
       <c r="F11" s="3">
         <v>2400</v>
       </c>
       <c r="G11" s="3">
         <v>360</v>
       </c>
       <c r="H11" s="3">
         <v>2760</v>
       </c>
     </row>
   </sheetData>
   <autoFilter ref="A1:H11"/>
   <pageSetup fitToWidth="0" fitToHeight="0"/>
   <ignoredErrors>
     <ignoredError sqref="A1:H11" numberStoredAsText="1"/>
   </ignoredErrors>
 </worksheet>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>