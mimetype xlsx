--- v0 (2026-06-03)
+++ v1 (2026-07-21)
@@ -445,111 +445,111 @@
       </c>
       <c t="s" r="C1" s="1">
         <v>2</v>
       </c>
       <c t="s" r="D1" s="1">
         <v>3</v>
       </c>
       <c t="s" r="E1" s="1">
         <v>4</v>
       </c>
       <c t="s" r="F1" s="1">
         <v>5</v>
       </c>
     </row>
     <row r="2">
       <c t="s" r="A2" s="1">
         <v>6</v>
       </c>
       <c t="s" r="B2" s="1">
         <v>7</v>
       </c>
       <c t="s" r="C2" s="1">
         <v>8</v>
       </c>
       <c r="D2" s="2">
-        <v>46171</v>
+        <v>46219</v>
       </c>
       <c r="E2" s="3">
         <v>1500</v>
       </c>
       <c t="s" r="F2" s="1">
         <v>9</v>
       </c>
     </row>
     <row r="3">
       <c t="s" r="A3" s="1">
         <v>10</v>
       </c>
       <c t="s" r="B3" s="1">
         <v>11</v>
       </c>
       <c t="s" r="C3" s="1">
         <v>12</v>
       </c>
       <c r="D3" s="2">
-        <v>46173</v>
+        <v>46221</v>
       </c>
       <c r="E3" s="3">
         <v>-250</v>
       </c>
       <c t="s" r="F3" s="1">
         <v>13</v>
       </c>
     </row>
     <row r="4">
       <c t="s" r="A4" s="1">
         <v>14</v>
       </c>
       <c t="s" r="B4" s="1">
         <v>15</v>
       </c>
       <c t="s" r="C4" s="1">
         <v>16</v>
       </c>
       <c r="D4" s="2">
-        <v>46175</v>
+        <v>46223</v>
       </c>
       <c r="E4" s="3">
         <v>3200</v>
       </c>
       <c t="s" r="F4" s="1">
         <v>17</v>
       </c>
     </row>
     <row r="5">
       <c t="s" r="A5" s="1">
         <v>18</v>
       </c>
       <c t="s" r="B5" s="1">
         <v>7</v>
       </c>
       <c t="s" r="C5" s="1">
         <v>19</v>
       </c>
       <c r="D5" s="2">
-        <v>46176</v>
+        <v>46224</v>
       </c>
       <c r="E5" s="3">
         <v>450</v>
       </c>
       <c t="s" r="F5" s="1">
         <v>9</v>
       </c>
     </row>
   </sheetData>
   <autoFilter ref="A1:F5"/>
   <pageSetup fitToWidth="0" fitToHeight="0"/>
   <ignoredErrors>
     <ignoredError sqref="A1:F5" numberStoredAsText="1"/>
   </ignoredErrors>
 </worksheet>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>